--- v0 (2026-05-11)
+++ v1 (2026-07-09)
@@ -1,42 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23836F55" w14:textId="5187392E" w:rsidR="00CE2106" w:rsidRPr="00BC5457" w:rsidRDefault="00CE2106">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="13680"/>
           <w:tab w:val="left" w:pos="14400"/>
           <w:tab w:val="left" w:pos="15120"/>
           <w:tab w:val="left" w:pos="15840"/>
           <w:tab w:val="left" w:pos="16560"/>
@@ -3247,157 +3248,238 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E5C1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In person location: IDOT, 2300 S. Dirksen Parkway, Springfield, IL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0431580B" w14:textId="77777777" w:rsidR="000E5C1D" w:rsidRPr="000E5C1D" w:rsidRDefault="000E5C1D" w:rsidP="000E5C1D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="740B585D" w14:textId="43309AE3" w:rsidR="000E5C1D" w:rsidRPr="000E5C1D" w:rsidRDefault="000D5D2E" w:rsidP="000E5C1D">
+    <w:p w14:paraId="740B585D" w14:textId="28DB76A8" w:rsidR="000E5C1D" w:rsidRPr="000E5C1D" w:rsidRDefault="00A44669" w:rsidP="000E5C1D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:ins w:id="0" w:author="Jacqueline O. Hohn" w:date="2026-05-11T13:00:00Z" w16du:dateUtc="2026-05-11T18:00:00Z">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">Corrected - </w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="000D5D2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Agenda</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7550911E" w14:textId="77777777" w:rsidR="00C830AD" w:rsidRPr="00BC5457" w:rsidRDefault="00C830AD" w:rsidP="00421786">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EDC1759" w14:textId="35FB4BEB" w:rsidR="00C830AD" w:rsidRPr="00BC5457" w:rsidRDefault="00BD2C7B" w:rsidP="00302542">
+    <w:p w14:paraId="2EDC1759" w14:textId="3548107F" w:rsidR="00C830AD" w:rsidRPr="00BC5457" w:rsidRDefault="00BD2C7B" w:rsidP="00302542">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Spring Roundtable </w:t>
       </w:r>
       <w:r w:rsidR="002957BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>May 1</w:t>
       </w:r>
-      <w:r>
+      <w:del w:id="1" w:author="Jacqueline O. Hohn" w:date="2026-05-11T13:00:00Z" w16du:dateUtc="2026-05-11T18:00:00Z">
+        <w:r w:rsidDel="00A44669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:delText>3</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="2" w:author="Jacqueline O. Hohn" w:date="2026-05-11T13:00:00Z" w16du:dateUtc="2026-05-11T18:00:00Z">
+        <w:r w:rsidR="00A44669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="00F266D1" w:rsidRPr="00BC5457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F266D1" w:rsidRPr="00BC5457">
+      <w:r w:rsidR="00B26DD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>, 202</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00B26DD1">
+      <w:r w:rsidR="00F266D1" w:rsidRPr="00BC5457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F266D1" w:rsidRPr="00BC5457">
+      <w:ins w:id="3" w:author="Jacqueline O. Hohn" w:date="2026-05-11T13:00:00Z" w16du:dateUtc="2026-05-11T18:00:00Z">
+        <w:r w:rsidR="00A44669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="4" w:author="Jacqueline O. Hohn" w:date="2026-05-11T13:00:00Z" w16du:dateUtc="2026-05-11T18:00:00Z">
+        <w:r w:rsidR="00D3353E" w:rsidDel="00A44669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:delText>9</w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidR="00D3353E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>:</w:t>
       </w:r>
+      <w:ins w:id="5" w:author="Jacqueline O. Hohn" w:date="2026-05-11T13:00:00Z" w16du:dateUtc="2026-05-11T18:00:00Z">
+        <w:r w:rsidR="00A44669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="6" w:author="Jacqueline O. Hohn" w:date="2026-05-11T13:00:00Z" w16du:dateUtc="2026-05-11T18:00:00Z">
+        <w:r w:rsidR="00D3353E" w:rsidDel="00A44669">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:delText>0</w:delText>
+        </w:r>
+      </w:del>
       <w:r w:rsidR="00D3353E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>9:00 AM</w:t>
+        <w:t>0 AM</w:t>
       </w:r>
       <w:r w:rsidR="00F266D1" w:rsidRPr="00BC5457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C787717" w14:textId="77777777" w:rsidR="00DE0CDE" w:rsidRPr="00BC5457" w:rsidRDefault="00C830AD" w:rsidP="00632FBE">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="936" w:right="-247"/>
         <w:rPr>
@@ -3595,73 +3677,51 @@
     <w:p w14:paraId="0524EE5A" w14:textId="21EF4700" w:rsidR="00385B42" w:rsidRPr="00C00283" w:rsidRDefault="00385B42" w:rsidP="00C52B46">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-247"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00283">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">IT </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Group</w:t>
+        <w:t>IT Working Group</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA845AB" w14:textId="3FB45091" w:rsidR="00385B42" w:rsidRPr="00C00283" w:rsidRDefault="00385B42" w:rsidP="00C52B46">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-247"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00283">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
@@ -3777,71 +3837,59 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Update on master contract for audit software</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F02B2B" w14:textId="506ADA74" w:rsidR="00C20432" w:rsidRPr="00C00283" w:rsidRDefault="00C20432" w:rsidP="00C52B46">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-247"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C00283">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>GovRAMP</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> as a third party-assessor alternative to SOC 2</w:t>
+        <w:t>GovRAMP as a third party-assessor alternative to SOC 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA76948" w14:textId="41D94A89" w:rsidR="00C20432" w:rsidRPr="00C00283" w:rsidRDefault="00C20432" w:rsidP="00C52B46">
       <w:pPr>
         <w:pStyle w:val="DefaultText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-247"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00283">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="21"/>
@@ -4171,66 +4219,66 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Note: In accordance with the Opening Meetings Act, 5 ILCS 120/2.2 (a) “The requirement of a regular meeting agenda shall not preclude the consideration of items not specifically set forth in the agenda.”</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C830AD" w:rsidRPr="00BC5457" w:rsidSect="00AA16C1">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1008" w:right="540" w:bottom="288" w:left="576" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:num="2" w:sep="1" w:space="720" w:equalWidth="0">
         <w:col w:w="2866" w:space="855"/>
         <w:col w:w="7223"/>
       </w:cols>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="045FBFCB" w14:textId="77777777" w:rsidR="00CA1870" w:rsidRPr="00BC5457" w:rsidRDefault="00CA1870">
+    <w:p w14:paraId="76F3568D" w14:textId="77777777" w:rsidR="007860C0" w:rsidRPr="00BC5457" w:rsidRDefault="007860C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5457">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03133928" w14:textId="77777777" w:rsidR="00CA1870" w:rsidRPr="00BC5457" w:rsidRDefault="00CA1870">
+    <w:p w14:paraId="3DECDF39" w14:textId="77777777" w:rsidR="007860C0" w:rsidRPr="00BC5457" w:rsidRDefault="007860C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5457">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -4267,66 +4315,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="492A889D" w14:textId="77777777" w:rsidR="00CA1870" w:rsidRPr="00BC5457" w:rsidRDefault="00CA1870">
+    <w:p w14:paraId="03BFF279" w14:textId="77777777" w:rsidR="007860C0" w:rsidRPr="00BC5457" w:rsidRDefault="007860C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5457">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30A85192" w14:textId="77777777" w:rsidR="00CA1870" w:rsidRPr="00BC5457" w:rsidRDefault="00CA1870">
+    <w:p w14:paraId="3CDDE78D" w14:textId="77777777" w:rsidR="007860C0" w:rsidRPr="00BC5457" w:rsidRDefault="007860C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5457">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07323E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34064050"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -9719,61 +9767,69 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="679813693">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1185293050">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1293246792">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="2037266127">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="155876936">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1681541378">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1640844916">
     <w:abstractNumId w:val="42"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Jacqueline O. Hohn">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::jhohn@surs.org::21302b90-7979-485a-b6c5-de05a39840ec"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="936"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9886,50 +9942,51 @@
     <w:rsid w:val="003D6043"/>
     <w:rsid w:val="003E7906"/>
     <w:rsid w:val="003F3D6A"/>
     <w:rsid w:val="003F3DBC"/>
     <w:rsid w:val="003F49F9"/>
     <w:rsid w:val="003F5790"/>
     <w:rsid w:val="004076E4"/>
     <w:rsid w:val="004118B6"/>
     <w:rsid w:val="00415E5E"/>
     <w:rsid w:val="00417C8D"/>
     <w:rsid w:val="00417EE9"/>
     <w:rsid w:val="00421786"/>
     <w:rsid w:val="004307C1"/>
     <w:rsid w:val="0043353F"/>
     <w:rsid w:val="00440C08"/>
     <w:rsid w:val="004610A6"/>
     <w:rsid w:val="00464D62"/>
     <w:rsid w:val="004751C6"/>
     <w:rsid w:val="004801D3"/>
     <w:rsid w:val="00480A1B"/>
     <w:rsid w:val="00483A97"/>
     <w:rsid w:val="00483E18"/>
     <w:rsid w:val="00490682"/>
     <w:rsid w:val="00497B92"/>
     <w:rsid w:val="004A1BE2"/>
+    <w:rsid w:val="004A28E4"/>
     <w:rsid w:val="004C4BEB"/>
     <w:rsid w:val="004D7AB6"/>
     <w:rsid w:val="004E1151"/>
     <w:rsid w:val="004E5D50"/>
     <w:rsid w:val="004F64BC"/>
     <w:rsid w:val="0050039A"/>
     <w:rsid w:val="00500C76"/>
     <w:rsid w:val="00501A5C"/>
     <w:rsid w:val="00513D77"/>
     <w:rsid w:val="00515A22"/>
     <w:rsid w:val="00535D63"/>
     <w:rsid w:val="00540659"/>
     <w:rsid w:val="00545241"/>
     <w:rsid w:val="005521F5"/>
     <w:rsid w:val="00554AE7"/>
     <w:rsid w:val="0058151F"/>
     <w:rsid w:val="00581910"/>
     <w:rsid w:val="00583AC9"/>
     <w:rsid w:val="005969B1"/>
     <w:rsid w:val="005A1892"/>
     <w:rsid w:val="005A68E0"/>
     <w:rsid w:val="005B16B1"/>
     <w:rsid w:val="005B29B8"/>
     <w:rsid w:val="005C15F8"/>
     <w:rsid w:val="005C1ECB"/>
@@ -9960,50 +10017,51 @@
     <w:rsid w:val="006731C5"/>
     <w:rsid w:val="00675EF1"/>
     <w:rsid w:val="006771E1"/>
     <w:rsid w:val="00695992"/>
     <w:rsid w:val="006A36D5"/>
     <w:rsid w:val="006B106D"/>
     <w:rsid w:val="006B3A89"/>
     <w:rsid w:val="006B5787"/>
     <w:rsid w:val="006C2583"/>
     <w:rsid w:val="006D5A7B"/>
     <w:rsid w:val="006E4316"/>
     <w:rsid w:val="006F1DA1"/>
     <w:rsid w:val="00707AB1"/>
     <w:rsid w:val="00714322"/>
     <w:rsid w:val="007205A2"/>
     <w:rsid w:val="00730950"/>
     <w:rsid w:val="00745CEE"/>
     <w:rsid w:val="00751F9C"/>
     <w:rsid w:val="007544D3"/>
     <w:rsid w:val="0075533F"/>
     <w:rsid w:val="007607C8"/>
     <w:rsid w:val="007626DF"/>
     <w:rsid w:val="0076632E"/>
     <w:rsid w:val="007678C5"/>
     <w:rsid w:val="0077692B"/>
+    <w:rsid w:val="007860C0"/>
     <w:rsid w:val="007933AA"/>
     <w:rsid w:val="007A57F7"/>
     <w:rsid w:val="007A796D"/>
     <w:rsid w:val="007A7F8B"/>
     <w:rsid w:val="007B1570"/>
     <w:rsid w:val="007D1885"/>
     <w:rsid w:val="007D27BC"/>
     <w:rsid w:val="007D6CC6"/>
     <w:rsid w:val="007D713E"/>
     <w:rsid w:val="007E10C1"/>
     <w:rsid w:val="007F6564"/>
     <w:rsid w:val="007F759F"/>
     <w:rsid w:val="007F7843"/>
     <w:rsid w:val="00802604"/>
     <w:rsid w:val="0081114E"/>
     <w:rsid w:val="00814EA3"/>
     <w:rsid w:val="008162A4"/>
     <w:rsid w:val="00817109"/>
     <w:rsid w:val="00820F28"/>
     <w:rsid w:val="00823C36"/>
     <w:rsid w:val="008248CB"/>
     <w:rsid w:val="008250E7"/>
     <w:rsid w:val="008308C1"/>
     <w:rsid w:val="00832F03"/>
     <w:rsid w:val="0083630B"/>
@@ -10034,50 +10092,51 @@
     <w:rsid w:val="00953233"/>
     <w:rsid w:val="00970CE2"/>
     <w:rsid w:val="00980E27"/>
     <w:rsid w:val="0098154E"/>
     <w:rsid w:val="009854F5"/>
     <w:rsid w:val="0098701B"/>
     <w:rsid w:val="00990782"/>
     <w:rsid w:val="00991453"/>
     <w:rsid w:val="0099151B"/>
     <w:rsid w:val="00992D79"/>
     <w:rsid w:val="00997A42"/>
     <w:rsid w:val="009A2C63"/>
     <w:rsid w:val="009A2D74"/>
     <w:rsid w:val="009A376F"/>
     <w:rsid w:val="009D2AEA"/>
     <w:rsid w:val="009E021F"/>
     <w:rsid w:val="009E279C"/>
     <w:rsid w:val="009E36AD"/>
     <w:rsid w:val="009F59CB"/>
     <w:rsid w:val="009F69BF"/>
     <w:rsid w:val="009F708D"/>
     <w:rsid w:val="00A007D9"/>
     <w:rsid w:val="00A04FCF"/>
     <w:rsid w:val="00A137E4"/>
     <w:rsid w:val="00A32B90"/>
+    <w:rsid w:val="00A44669"/>
     <w:rsid w:val="00A46183"/>
     <w:rsid w:val="00A46A80"/>
     <w:rsid w:val="00A50C92"/>
     <w:rsid w:val="00A72E5A"/>
     <w:rsid w:val="00A8433D"/>
     <w:rsid w:val="00A8508F"/>
     <w:rsid w:val="00A86E90"/>
     <w:rsid w:val="00A93D78"/>
     <w:rsid w:val="00A946B1"/>
     <w:rsid w:val="00AA013D"/>
     <w:rsid w:val="00AA16C1"/>
     <w:rsid w:val="00AB3297"/>
     <w:rsid w:val="00AB6665"/>
     <w:rsid w:val="00AC143B"/>
     <w:rsid w:val="00AC1BCC"/>
     <w:rsid w:val="00AC4CD4"/>
     <w:rsid w:val="00AD19DA"/>
     <w:rsid w:val="00AE0349"/>
     <w:rsid w:val="00AE1F68"/>
     <w:rsid w:val="00AE41E7"/>
     <w:rsid w:val="00AE7507"/>
     <w:rsid w:val="00AE792F"/>
     <w:rsid w:val="00B07BCA"/>
     <w:rsid w:val="00B17306"/>
     <w:rsid w:val="00B221DA"/>
@@ -10673,50 +10732,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:color w:val="365F91"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -12177,50 +12237,62 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B1570"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00B221DA"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00421786"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A44669"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137191902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="156657710">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -12412,51 +12484,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2057268907">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikki.lanier@illinois.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.kirk@illinois.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smallios@ilsos.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.macklin@illinois.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nikki.lanier@illinois.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephen.kirk@illinois.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smallios@ilsos.net" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amy.macklin@illinois.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12715,74 +12787,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100257579528500A448A5ED7EE1F6C136F0" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6deeac200afb8d5de78622df0f4ce53a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7" xmlns:ns3="799e10e6-26f1-49f1-97d1-22a60268109f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dccda5fab4abcaf7e79df7217cfa3c98" ns2:_="" ns3:_="">
     <xsd:import namespace="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7"/>
     <xsd:import namespace="799e10e6-26f1-49f1-97d1-22a60268109f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -12961,126 +13009,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="799e10e6-26f1-49f1-97d1-22a60268109f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFC66103-4F7B-425B-B8B5-80DE6DB3F8FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7"/>
     <ds:schemaRef ds:uri="799e10e6-26f1-49f1-97d1-22a60268109f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AA59E44-D608-4D89-BC3E-73CEF60DD101}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40DE0D9F-292C-402C-A5B4-280E47D00781}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7BD9C63-DD4F-4A88-A544-5CFA90EFF07C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="799e10e6-26f1-49f1-97d1-22a60268109f"/>
+    <ds:schemaRef ds:uri="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>429</Words>
-  <Characters>2185</Characters>
+  <Words>392</Words>
+  <Characters>2237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SIAAB Meeting Agenda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Illinois</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2533</CharactersWithSpaces>
+  <CharactersWithSpaces>2624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SIAAB Meeting Agenda</dc:title>
   <dc:subject/>
   <dc:creator>State Internal Audit Advisory Board</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100257579528500A448A5ED7EE1F6C136F0</vt:lpwstr>