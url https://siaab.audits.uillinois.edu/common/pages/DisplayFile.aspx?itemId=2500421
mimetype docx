--- v0 (2025-12-22)
+++ v1 (2026-04-02)
@@ -38,98 +38,122 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Request to the State Internal Audit Advisory Board for </w:t>
       </w:r>
       <w:r w:rsidR="00BA5EF4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Quality Assurance Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Team Approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7114220B" w14:textId="77777777" w:rsidR="00334ED6" w:rsidRDefault="00334ED6"/>
-    <w:p w14:paraId="0BDFDDB6" w14:textId="77777777" w:rsidR="00445959" w:rsidRDefault="00445959" w:rsidP="00445959">
+    <w:p w14:paraId="001F1DB5" w14:textId="650BF087" w:rsidR="00C019A9" w:rsidRDefault="00445959" w:rsidP="00445959">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon completion of this form, please e-mail to </w:t>
+        <w:t>Upon completion of this form, please e-mail to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C019A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00C019A9" w:rsidRPr="00311CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Nikki.Lanier@Illinois.gov</w:t>
+          <w:t>Butch.Stilwell@illinois.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    </w:p>
+    <w:p w14:paraId="0BDFDDB6" w14:textId="52DC687E" w:rsidR="00445959" w:rsidRDefault="00C019A9" w:rsidP="00445959">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00445959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00311CE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>Harold.Wagner@ilag.gov</w:t>
+          <w:t>jhohn@surs.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00445959">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD70E97" w14:textId="77777777" w:rsidR="00392B6A" w:rsidRDefault="00392B6A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40BC9C78" w14:textId="77777777" w:rsidR="00D759A8" w:rsidRPr="00392B6A" w:rsidRDefault="00D759A8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -2513,111 +2537,114 @@
     <w:rsid w:val="00025894"/>
     <w:rsid w:val="000259B8"/>
     <w:rsid w:val="000B05FA"/>
     <w:rsid w:val="000F2549"/>
     <w:rsid w:val="001433C3"/>
     <w:rsid w:val="00147987"/>
     <w:rsid w:val="001803AD"/>
     <w:rsid w:val="0018188E"/>
     <w:rsid w:val="00192349"/>
     <w:rsid w:val="001974BB"/>
     <w:rsid w:val="001C6027"/>
     <w:rsid w:val="001F2441"/>
     <w:rsid w:val="00206864"/>
     <w:rsid w:val="00232D95"/>
     <w:rsid w:val="002525C5"/>
     <w:rsid w:val="00292B0F"/>
     <w:rsid w:val="002C51F4"/>
     <w:rsid w:val="002C7224"/>
     <w:rsid w:val="002E6458"/>
     <w:rsid w:val="00327DB6"/>
     <w:rsid w:val="00334ED6"/>
     <w:rsid w:val="003642FF"/>
     <w:rsid w:val="00392B6A"/>
     <w:rsid w:val="003B5905"/>
     <w:rsid w:val="00403876"/>
+    <w:rsid w:val="0041055E"/>
     <w:rsid w:val="004260C9"/>
     <w:rsid w:val="00426C5F"/>
     <w:rsid w:val="00443F9B"/>
     <w:rsid w:val="00445959"/>
     <w:rsid w:val="004538CB"/>
     <w:rsid w:val="00495159"/>
     <w:rsid w:val="00542944"/>
     <w:rsid w:val="005536F6"/>
     <w:rsid w:val="00554F94"/>
     <w:rsid w:val="00561D05"/>
     <w:rsid w:val="00571576"/>
     <w:rsid w:val="00586571"/>
     <w:rsid w:val="00587E64"/>
     <w:rsid w:val="005B409D"/>
     <w:rsid w:val="005C797C"/>
     <w:rsid w:val="005D65A8"/>
     <w:rsid w:val="00690582"/>
     <w:rsid w:val="00693532"/>
     <w:rsid w:val="00696846"/>
     <w:rsid w:val="006A18D7"/>
     <w:rsid w:val="006A6F40"/>
     <w:rsid w:val="006B26BF"/>
     <w:rsid w:val="006D359B"/>
     <w:rsid w:val="006E7DAA"/>
     <w:rsid w:val="006F740D"/>
     <w:rsid w:val="007303AD"/>
     <w:rsid w:val="00742ACE"/>
     <w:rsid w:val="0078046E"/>
     <w:rsid w:val="007919DD"/>
     <w:rsid w:val="00794AA4"/>
     <w:rsid w:val="007A0F96"/>
     <w:rsid w:val="007A7791"/>
     <w:rsid w:val="007F430B"/>
     <w:rsid w:val="00826334"/>
     <w:rsid w:val="008375FB"/>
     <w:rsid w:val="00862479"/>
     <w:rsid w:val="008A711B"/>
+    <w:rsid w:val="008E2E1A"/>
     <w:rsid w:val="008E39BC"/>
     <w:rsid w:val="008F6963"/>
     <w:rsid w:val="00915016"/>
     <w:rsid w:val="00926EC7"/>
     <w:rsid w:val="00950E93"/>
     <w:rsid w:val="00974F15"/>
     <w:rsid w:val="009F4C2F"/>
     <w:rsid w:val="00A0253C"/>
     <w:rsid w:val="00A1093D"/>
     <w:rsid w:val="00A12607"/>
     <w:rsid w:val="00A64931"/>
     <w:rsid w:val="00AC6291"/>
     <w:rsid w:val="00B04AED"/>
     <w:rsid w:val="00B1255D"/>
     <w:rsid w:val="00B14C43"/>
     <w:rsid w:val="00B33063"/>
     <w:rsid w:val="00B37750"/>
     <w:rsid w:val="00B462DE"/>
     <w:rsid w:val="00B5050E"/>
     <w:rsid w:val="00B52D86"/>
     <w:rsid w:val="00BA2652"/>
     <w:rsid w:val="00BA5EF4"/>
     <w:rsid w:val="00BC27D0"/>
     <w:rsid w:val="00BF1832"/>
+    <w:rsid w:val="00C019A9"/>
     <w:rsid w:val="00C02C7E"/>
     <w:rsid w:val="00C03F66"/>
     <w:rsid w:val="00C4273A"/>
     <w:rsid w:val="00C47B04"/>
     <w:rsid w:val="00C56B57"/>
     <w:rsid w:val="00C72683"/>
     <w:rsid w:val="00C83695"/>
     <w:rsid w:val="00CB36D5"/>
     <w:rsid w:val="00CB52B8"/>
     <w:rsid w:val="00CC609D"/>
     <w:rsid w:val="00CF00CB"/>
     <w:rsid w:val="00D03D5C"/>
     <w:rsid w:val="00D22E2A"/>
     <w:rsid w:val="00D505EB"/>
     <w:rsid w:val="00D759A8"/>
     <w:rsid w:val="00DF0DE2"/>
     <w:rsid w:val="00E0038A"/>
     <w:rsid w:val="00E204DA"/>
     <w:rsid w:val="00E35806"/>
     <w:rsid w:val="00EC679D"/>
     <w:rsid w:val="00EE5008"/>
     <w:rsid w:val="00F0055C"/>
     <w:rsid w:val="00F1260D"/>
     <w:rsid w:val="00F63D29"/>
     <w:rsid w:val="00F72647"/>
@@ -3120,51 +3147,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2070225849">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harold.Wagner@ilag.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nikki.Lanier@Illinois.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siaab.audits.uillinois.edu/SIAAB_Bylaws/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siaab.audits.uillinois.edu/SIAAB-Members/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhohn@surs.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Butch.Stilwell@illinois.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siaab.audits.uillinois.edu/SIAAB_Bylaws/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siaab.audits.uillinois.edu/SIAAB-Members/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3654,137 +3681,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="799e10e6-26f1-49f1-97d1-22a60268109f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B867A1AF-ABBD-4BC4-8567-83B95347EFD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7"/>
     <ds:schemaRef ds:uri="799e10e6-26f1-49f1-97d1-22a60268109f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EBDA1B2-DB14-4725-8FFF-C5F1EC6D8C6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56A24728-0EBB-494D-914F-44F975BE908F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="799e10e6-26f1-49f1-97d1-22a60268109f"/>
     <ds:schemaRef ds:uri="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>521</Words>
-  <Characters>5335</Characters>
+  <Words>555</Words>
+  <Characters>5287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Request to the State Internal Audit Advisory Board for Peer Review Team Approval</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Eastern Illinois University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5845</CharactersWithSpaces>
+  <CharactersWithSpaces>5770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>3473492</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:amy.macklin@illinois.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276818</vt:i4>
       </vt:variant>
       <vt:variant>