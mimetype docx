--- v1 (2026-04-02)
+++ v2 (2026-05-26)
@@ -1048,132 +1048,113 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00334ED6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4F8B7C" w14:textId="77777777" w:rsidR="00334ED6" w:rsidRDefault="00EE5008">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00334ED6">
         <w:t>Final Report</w:t>
       </w:r>
       <w:r w:rsidR="00334ED6">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009F4C2F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A64931">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F4C2F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00334ED6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>____________________________________</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A6F994" w14:textId="77777777" w:rsidR="00F82218" w:rsidRDefault="00F82218">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41C15AF6" w14:textId="77777777" w:rsidR="00F82218" w:rsidRDefault="00F82218" w:rsidP="00F82218">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Number of Internal Auditors in audit shop: _________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CB720D" w14:textId="77777777" w:rsidR="00F82218" w:rsidRDefault="00F82218">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64E318AA" w14:textId="77777777" w:rsidR="00334ED6" w:rsidRDefault="00334ED6">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Assessment Choice</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or    Self with External Validation</w:t>
+        <w:t>Assessment Choice:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  External    or    Self with External Validation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77361795" w14:textId="77777777" w:rsidR="00327DB6" w:rsidRPr="00327DB6" w:rsidRDefault="00327DB6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7133A98F" w14:textId="77777777" w:rsidR="00974F15" w:rsidRDefault="00974F15">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Review Period: ___________________ to ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FCCBA8" w14:textId="77777777" w:rsidR="00974F15" w:rsidRDefault="00974F15">
       <w:pPr>
         <w:rPr>
@@ -1370,65 +1351,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> have active </w:t>
       </w:r>
       <w:r w:rsidRPr="00693532">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>CIA designations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00693532">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Global Internal Audit Standards require at least one CIA </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> involved in the external quality assurance review. If the team does not include a CIA, the QAR will be subject to additional oversight by </w:t>
+        <w:t xml:space="preserve">The Global Internal Audit Standards require at least one CIA be involved in the external quality assurance review. If the team does not include a CIA, the QAR will be subject to additional oversight by </w:t>
       </w:r>
       <w:r w:rsidR="00B04AED">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">SIAAB Quality Assurance Coordinator </w:t>
       </w:r>
       <w:r w:rsidR="00B04AED">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">holds </w:t>
       </w:r>
@@ -1629,59 +1596,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18D387F0" w14:textId="77777777" w:rsidR="00FA464B" w:rsidRDefault="00F63D29" w:rsidP="00FA464B">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Final </w:t>
       </w:r>
       <w:r w:rsidR="00FA464B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>QAR Report Recipients</w:t>
       </w:r>
       <w:r w:rsidR="00FA464B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FA464B">
-        <w:t xml:space="preserve">Please list all individuals </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> should receive the </w:t>
+        <w:t xml:space="preserve">Please list all individuals whom should receive the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
       <w:r w:rsidR="00FA464B">
         <w:t>QAR report acceptance letter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0612AF99" w14:textId="77777777" w:rsidR="00FA464B" w:rsidRDefault="00FA464B" w:rsidP="00FA464B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8856" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="6588"/>
@@ -2421,70 +2380,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>A current listing of individuals who have successfully completed the on-line Quality Assurance Review training and thus could serve on a Quality Assurance Review Team, is available on the SIAAB website at</w:t>
       </w:r>
       <w:r w:rsidR="008F6963" w:rsidRPr="007303AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F6963" w:rsidRPr="00BA2652">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>QAR Participants Listing</w:t>
       </w:r>
       <w:r w:rsidR="00025894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56522A6D" w14:textId="77777777" w:rsidR="00B5050E" w:rsidRDefault="00B5050E" w:rsidP="00B5050E"/>
-    <w:p w14:paraId="6E1846D7" w14:textId="3A60166C" w:rsidR="00A1093D" w:rsidRPr="00D505EB" w:rsidRDefault="00B5050E" w:rsidP="00B5050E">
+    <w:p w14:paraId="6E1846D7" w14:textId="28CA8629" w:rsidR="00A1093D" w:rsidRPr="00D505EB" w:rsidRDefault="00B5050E" w:rsidP="00B5050E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D505EB">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised </w:t>
       </w:r>
-      <w:r w:rsidR="00E35806">
+      <w:r w:rsidR="003A6224">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>12.9.25</w:t>
+        <w:t>2.11.26</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A1093D" w:rsidRPr="00D505EB" w:rsidSect="008E39BC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
@@ -2497,107 +2456,108 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00586571"/>
     <w:rsid w:val="00025894"/>
     <w:rsid w:val="000259B8"/>
     <w:rsid w:val="000B05FA"/>
     <w:rsid w:val="000F2549"/>
     <w:rsid w:val="001433C3"/>
     <w:rsid w:val="00147987"/>
     <w:rsid w:val="001803AD"/>
     <w:rsid w:val="0018188E"/>
     <w:rsid w:val="00192349"/>
     <w:rsid w:val="001974BB"/>
     <w:rsid w:val="001C6027"/>
     <w:rsid w:val="001F2441"/>
     <w:rsid w:val="00206864"/>
     <w:rsid w:val="00232D95"/>
     <w:rsid w:val="002525C5"/>
     <w:rsid w:val="00292B0F"/>
     <w:rsid w:val="002C51F4"/>
     <w:rsid w:val="002C7224"/>
     <w:rsid w:val="002E6458"/>
     <w:rsid w:val="00327DB6"/>
     <w:rsid w:val="00334ED6"/>
     <w:rsid w:val="003642FF"/>
     <w:rsid w:val="00392B6A"/>
+    <w:rsid w:val="003A6224"/>
     <w:rsid w:val="003B5905"/>
     <w:rsid w:val="00403876"/>
     <w:rsid w:val="0041055E"/>
     <w:rsid w:val="004260C9"/>
     <w:rsid w:val="00426C5F"/>
     <w:rsid w:val="00443F9B"/>
     <w:rsid w:val="00445959"/>
     <w:rsid w:val="004538CB"/>
     <w:rsid w:val="00495159"/>
     <w:rsid w:val="00542944"/>
     <w:rsid w:val="005536F6"/>
     <w:rsid w:val="00554F94"/>
     <w:rsid w:val="00561D05"/>
     <w:rsid w:val="00571576"/>
     <w:rsid w:val="00586571"/>
     <w:rsid w:val="00587E64"/>
     <w:rsid w:val="005B409D"/>
     <w:rsid w:val="005C797C"/>
     <w:rsid w:val="005D65A8"/>
+    <w:rsid w:val="00685AB4"/>
     <w:rsid w:val="00690582"/>
     <w:rsid w:val="00693532"/>
     <w:rsid w:val="00696846"/>
     <w:rsid w:val="006A18D7"/>
     <w:rsid w:val="006A6F40"/>
     <w:rsid w:val="006B26BF"/>
     <w:rsid w:val="006D359B"/>
     <w:rsid w:val="006E7DAA"/>
     <w:rsid w:val="006F740D"/>
     <w:rsid w:val="007303AD"/>
     <w:rsid w:val="00742ACE"/>
     <w:rsid w:val="0078046E"/>
     <w:rsid w:val="007919DD"/>
     <w:rsid w:val="00794AA4"/>
     <w:rsid w:val="007A0F96"/>
     <w:rsid w:val="007A7791"/>
     <w:rsid w:val="007F430B"/>
     <w:rsid w:val="00826334"/>
     <w:rsid w:val="008375FB"/>
     <w:rsid w:val="00862479"/>
     <w:rsid w:val="008A711B"/>
     <w:rsid w:val="008E2E1A"/>
     <w:rsid w:val="008E39BC"/>
     <w:rsid w:val="008F6963"/>
     <w:rsid w:val="00915016"/>
@@ -3681,137 +3641,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="799e10e6-26f1-49f1-97d1-22a60268109f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B867A1AF-ABBD-4BC4-8567-83B95347EFD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7"/>
     <ds:schemaRef ds:uri="799e10e6-26f1-49f1-97d1-22a60268109f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EBDA1B2-DB14-4725-8FFF-C5F1EC6D8C6B}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56A24728-0EBB-494D-914F-44F975BE908F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="799e10e6-26f1-49f1-97d1-22a60268109f"/>
     <ds:schemaRef ds:uri="5beeb71c-2d11-413c-a7f4-bc2fbb5dfcc7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EBDA1B2-DB14-4725-8FFF-C5F1EC6D8C6B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>555</Words>
-  <Characters>5287</Characters>
+  <Words>856</Words>
+  <Characters>4988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>203</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Request to the State Internal Audit Advisory Board for Peer Review Team Approval</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Eastern Illinois University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5770</CharactersWithSpaces>
+  <CharactersWithSpaces>5785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>3473492</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:amy.macklin@illinois.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276818</vt:i4>
       </vt:variant>
       <vt:variant>